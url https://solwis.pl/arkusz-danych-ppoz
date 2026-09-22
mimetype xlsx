--- v0 (2026-05-20)
+++ v1 (2026-09-22)
@@ -14,92 +14,92 @@
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr updateLinks="always"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Solwis\aaprojekty\magazyny energii\robocze\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Solwis\aaprojekty\magazyny energii\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9607FF17-55BC-414F-8BA9-5373C00818AB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{48743445-F9EA-4D22-8B16-A13538CD7B8C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" tabRatio="840" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="1obliczenia" sheetId="2" state="hidden" r:id="rId1"/>
     <sheet name="dane Inwestora i Wykonawcy" sheetId="10" r:id="rId2"/>
     <sheet name="projekt PV" sheetId="1" r:id="rId3"/>
     <sheet name="zgłoszenia magazynów energii" sheetId="9" r:id="rId4"/>
     <sheet name="analiza odgromowa" sheetId="8" r:id="rId5"/>
     <sheet name="obiekty - legenda" sheetId="3" r:id="rId6"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId7"/>
   </externalReferences>
   <calcPr calcId="181029"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="AG2" i="2" l="1"/>
   <c r="W2" i="2"/>
   <c r="W1" i="2"/>
   <c r="AF2" i="2" l="1"/>
   <c r="AF4" i="2" s="1"/>
   <c r="AI2" i="2" s="1"/>
   <c r="B47" i="1" l="1"/>
   <c r="AH2" i="2" s="1"/>
   <c r="AM2" i="2" s="1"/>
   <c r="AN2" i="2" s="1"/>
   <c r="AJ2" i="2" s="1"/>
   <c r="B48" i="1" l="1"/>
   <c r="AK2" i="2" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="290" uniqueCount="218">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="292" uniqueCount="221">
   <si>
     <t>Arkusz danych do opracowania projektu ppoż mikroinstalacji PV</t>
   </si>
   <si>
     <t>zmienna</t>
   </si>
   <si>
     <t>wartość</t>
   </si>
   <si>
     <t>komentarz / przykłady</t>
   </si>
   <si>
     <t>nazwa lub imię i nazwisko oraz adres inwestora</t>
   </si>
   <si>
     <t>nr telefonu do inwestora</t>
   </si>
   <si>
     <t>adres montażu</t>
   </si>
   <si>
     <t>adres do korespondencji (jeśli inny niż adres montażu)</t>
   </si>
   <si>
@@ -707,53 +707,50 @@
   <si>
     <t>złącze: przyłącze od Operatora (punkt rozdziału stron)</t>
   </si>
   <si>
     <t>punkt odbiorczy: falownik</t>
   </si>
   <si>
     <t>długość przewodu AC</t>
   </si>
   <si>
     <t>okablowanie AC: przekrój</t>
   </si>
   <si>
     <t>miejsce montażu magazynu energii</t>
   </si>
   <si>
     <t>instalacja odgromowa</t>
   </si>
   <si>
     <t>czy obiekt posiada instalację odgromową? (TAK / NIE)</t>
   </si>
   <si>
     <t>(zostanie umieszczony na tablicy dla straży pożarnej i zazwyczaj straż poinformuje instalatora o incydencie)</t>
   </si>
   <si>
-    <t>można wykupić dodatkowo podpis naszego projektanta z Uprawnieniami Budowlanymi w branży elektrycznej, wtedy wpisz: projektant Solwis. Opłata wg. cennika: www.solwis.pl/cennik</t>
-[...1 lines deleted...]
-  <si>
     <t>więcej:</t>
   </si>
   <si>
     <t>https://www.solwis.pl/kto-moze-podpisywac-projekty-instalacji-kto-powinien</t>
   </si>
   <si>
     <t>np. garaż</t>
   </si>
   <si>
     <t>brak</t>
   </si>
   <si>
     <t>2. Odeślij do opracowania projektu wg. instrukcji na stronie</t>
   </si>
   <si>
     <t>Ile osób przebywa w obiekcie, jeżeli obiekt podzielony jest na strefy podaj liczbę osób na strefę</t>
   </si>
   <si>
     <t>3. Masz problem ? Zadzwoń: 728081860</t>
   </si>
   <si>
     <t>1. Uzupełnij też arkusz "dane do projektu" =&gt; analiza odgromowa jest opracowywana wyłącznie w kontekście projektów PV</t>
   </si>
   <si>
     <t>Jeśli obiekt jest podzielony na strefy, to taka informacja będzie projekcie instalacji odgromowej. Jeśli tego nie ma to znaczy, że rozważamy jedną strefę.</t>
@@ -1100,234 +1097,311 @@
     <r>
       <t>rodzaj obiektu w którym zamontowano magazyn energii (</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>wybierz z listy</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t>)</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">kliknij obok w komórce B20 aby wybrać z listy. Pełna rozpiska w arkuszu "obiekty - legenda". </t>
+    <t>NIE DOTYCZY - budynek mieszkalny jednorodzinny lub magazyn energii na zewnątrz budynku</t>
+  </si>
+  <si>
+    <t>magazyn wolnostojący na zewnątrz</t>
+  </si>
+  <si>
+    <t>TAK - jeśli magazyn energii jest w środku obiektu, potrzebne będzie automatyczne rozłączanie strony DC na wejściu przewodów solarnych do obiektu</t>
+  </si>
+  <si>
+    <t>dane dot. Inwestora i Wykonawcy</t>
+  </si>
+  <si>
+    <t xml:space="preserve">kliknij obok w komórce B9 aby wybrać z listy. Pełna rozpiska w arkuszu "obiekty - legenda". </t>
   </si>
   <si>
     <r>
       <t>dotyczy tylko obiektów</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
-      <t xml:space="preserve"> "innych" z pola B20.</t>
+      <t xml:space="preserve"> "innych" z pola B9.</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve"> Wpisujemy sposób użytkowania np. sklep, obiekt usługowy, magazyn (czego), budynek gospodarczy, warsztat samochodowy, warsztat stolarski, spichlerz itp.</t>
     </r>
   </si>
   <si>
-    <t>NIE DOTYCZY - budynek mieszkalny jednorodzinny lub magazyn energii na zewnątrz budynku</t>
-[...11 lines deleted...]
-    <t xml:space="preserve">kliknij obok w komórce B9 aby wybrać z listy. Pełna rozpiska w arkuszu "obiekty - legenda". </t>
+    <t xml:space="preserve">dane dot. Obiektu </t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">np. B20 =&gt; </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>sprawdź wyliczenie w kom. B46</t>
+    </r>
+  </si>
+  <si>
+    <t>kliknij obok w komórce B39 aby wybrać z listy. Patrz wytyczne dla akumulatorów:</t>
+  </si>
+  <si>
+    <t>sumaryczna moc wyjściowa wszystkich falowników [kW]</t>
+  </si>
+  <si>
+    <r>
+      <t>sama cyfra</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> - podać sumę wszystkich wyjść AC mogących wprowadzać energię do sieci (w tym np. magazynów retrofit w wyjściem AC), przykład: 10 - wykorzystywane do obliczeń pomocniczych zabezpieczeń i przewodów</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">np. YKY 5x4 mm² =&gt; </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>sprawdź wyliczenie w kom. B47</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> =&gt; uwaga obliczenia są ustandaryzowane dla okablowania YKY, zastosowanie np. YKXS pozwoli na wykorzystanie niższych przekrojów względem obliczeń</t>
+    </r>
+  </si>
+  <si>
+    <t>Arkusz danych do opracowania projektu</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>OPCJONALNE</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>: wypełnij a dodamy obliczenia dot. spadku napięcia po stronie AC</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">https://solwis.pl/zgloszenia-magazynow-energii </t>
+  </si>
+  <si>
+    <t>2a. Lub wyślij mailem na zadania@solwis.pl</t>
+  </si>
+  <si>
+    <t>w temacie maila wpisz: nowe zadanie - "nazwa inwestora"</t>
+  </si>
+  <si>
+    <t>w treści wiadomości wpisz zakres zamawianej usługi</t>
+  </si>
+  <si>
+    <t>np. podwieszany na ścianie, na stelażu własnym, stopy systemowe, stopy betonowe układane na gruncie (unikaj słowa "fundament" jeśli możesz)</t>
+  </si>
+  <si>
+    <t>Czyli źródło OZE np. PV/wiatrak + magazyn i całość nie przekracza 50 kW ? Jeśli tak to wypełnij również arkusz projekt PV. Uwaga na pułapki z sumowaniem mocy.</t>
+  </si>
+  <si>
+    <t>budowa wolnostojącego magazynu energii elektrycznej</t>
+  </si>
+  <si>
+    <t>instalowanie magazynu energii elektrycznej w istniejącym budynku</t>
+  </si>
+  <si>
+    <t>jeśli brak, pozostaw puste,  dla magazynów powyżej 30 kWh wypełnij zamiast tego arkusz "zgłoszenia magazynów energii", jeśli magazyn ma wejście EPO/PWP to zapisz tę informację</t>
+  </si>
+  <si>
+    <t>potrzebny dla kuriera do wysyłki tablic</t>
+  </si>
+  <si>
+    <t>3. Masz problem ? Zadzwoń: 791 177 102</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">można </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>wykupić</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> dodatkowo podpis naszego p</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t>rojektanta z Uprawnieniami Budowlanymi</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve"> w branży elektrycznej, wtedy wpisz: projektant Solwis. Opłata wg. cennika: www.solwis.pl/cennik</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve">Nie mylić z numerem działki ewidencyjnej.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+      </rPr>
+      <t xml:space="preserve">Identyfikator można sprawdzić najprościej na stronie: https://dzialkopedia.pl/znajdz-dzialke </t>
+    </r>
+  </si>
+  <si>
+    <t>wybierz z listy czy magazyn na zewnątrz czy w budynku</t>
+  </si>
+  <si>
+    <t>wybierz z listy</t>
   </si>
   <si>
     <r>
       <t>dotyczy tylko obiektów</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
-      <t xml:space="preserve"> "innych" z pola B9.</t>
+      <t xml:space="preserve"> "innych" z pola B21.</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve"> Wpisujemy sposób użytkowania np. sklep, obiekt usługowy, magazyn (czego), budynek gospodarczy, warsztat samochodowy, warsztat stolarski, spichlerz itp.</t>
     </r>
-  </si>
-[...118 lines deleted...]
-    <t>potrzebny dla kuriera do wysyłki tablic</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="36" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
@@ -2099,78 +2173,78 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="3" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="46">
     <cellStyle name="20% — akcent 1" xfId="21" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% — akcent 2" xfId="25" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% — akcent 3" xfId="29" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% — akcent 4" xfId="33" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% — akcent 5" xfId="37" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% — akcent 6" xfId="41" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% — akcent 1" xfId="22" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% — akcent 2" xfId="26" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% — akcent 3" xfId="30" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% — akcent 4" xfId="34" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% — akcent 5" xfId="38" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% — akcent 6" xfId="42" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% — akcent 1" xfId="23" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% — akcent 2" xfId="27" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% — akcent 3" xfId="31" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% — akcent 4" xfId="35" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% — akcent 5" xfId="39" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% — akcent 6" xfId="43" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Akcent 1" xfId="20" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Akcent 2" xfId="24" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Akcent 3" xfId="28" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Akcent 4" xfId="32" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Akcent 5" xfId="36" builtinId="45" customBuiltin="1"/>
@@ -3523,138 +3597,138 @@
     <row r="16" spans="1:87" x14ac:dyDescent="0.3">
       <c r="AV16" s="5"/>
     </row>
     <row r="17" spans="47:48" x14ac:dyDescent="0.3">
       <c r="AV17" s="5"/>
     </row>
     <row r="20" spans="47:48" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AU20" s="26"/>
     </row>
     <row r="21" spans="47:48" x14ac:dyDescent="0.3">
       <c r="AU21" s="25"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="v/TKVzwUxXE1Kp5ArB+6ZD6QuzV6xIas8QvT5umtFC24k4sl6elVfLtvkl+DP2NbT+Yopu+/L0KFxFn7XRlioQ==" saltValue="2pF2KKOwCiLU6lWQmuLaUg==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1" selectUnlockedCells="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.51180555555555496" footer="0.51180555555555496"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{06ED2719-A3A1-4D33-B831-9125BE8C3C4C}">
   <dimension ref="A1:C17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="53.33203125" customWidth="1"/>
     <col min="2" max="2" width="56.33203125" customWidth="1"/>
     <col min="3" max="3" width="69.5546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A1" s="59" t="s">
-[...3 lines deleted...]
-      <c r="C1" s="59"/>
+      <c r="A1" s="60" t="s">
+        <v>203</v>
+      </c>
+      <c r="B1" s="60"/>
+      <c r="C1" s="60"/>
     </row>
     <row r="2" spans="1:3" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A2" s="20"/>
       <c r="B2" s="36"/>
       <c r="C2" s="15"/>
     </row>
     <row r="3" spans="1:3" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A3" s="20" t="s">
         <v>82</v>
       </c>
       <c r="B3" s="36"/>
       <c r="C3" s="15"/>
     </row>
     <row r="4" spans="1:3" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A4" s="20" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="B4" s="51" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="C4" s="15"/>
     </row>
     <row r="5" spans="1:3" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A5" s="20" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="B5" s="15" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="C5" s="15" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
     </row>
     <row r="6" spans="1:3" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A6" s="20" t="s">
         <v>92</v>
       </c>
       <c r="B6" s="36"/>
       <c r="C6" s="15"/>
     </row>
     <row r="8" spans="1:3" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A8" s="33" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="33" t="s">
         <v>2</v>
       </c>
       <c r="C8" s="33" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="9" spans="1:3" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A9" s="58" t="s">
-[...3 lines deleted...]
-      <c r="C9" s="58"/>
+      <c r="A9" s="59" t="s">
+        <v>194</v>
+      </c>
+      <c r="B9" s="59"/>
+      <c r="C9" s="59"/>
     </row>
     <row r="10" spans="1:3" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A10" s="28" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="55"/>
       <c r="C10" s="28"/>
     </row>
     <row r="11" spans="1:3" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A11" s="28" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="55"/>
       <c r="C11" s="28" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="12" spans="1:3" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A12" s="28" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="55"/>
       <c r="C12" s="28"/>
     </row>
     <row r="13" spans="1:3" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A13" s="28" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="55"/>
       <c r="C13" s="28"/>
     </row>
     <row r="14" spans="1:3" ht="31.2" x14ac:dyDescent="0.3">
       <c r="A14" s="29" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="55"/>
       <c r="C14" s="28" t="s">
         <v>9</v>
       </c>
     </row>
@@ -3675,254 +3749,254 @@
     <row r="17" spans="1:3" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A17" s="28" t="s">
         <v>30</v>
       </c>
       <c r="B17" s="53"/>
       <c r="C17" s="29" t="s">
         <v>68</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A9:C9"/>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B4" r:id="rId1" xr:uid="{A9129A3B-6545-4A52-9E76-4C6F62BC5E2F}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:D296"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+    <sheetView topLeftCell="A4" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C27" sqref="C27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.6640625" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="55.109375" style="15" customWidth="1"/>
     <col min="2" max="2" width="56.33203125" style="36" customWidth="1"/>
     <col min="3" max="3" width="69.109375" style="15" customWidth="1"/>
     <col min="4" max="4" width="36" style="15" customWidth="1"/>
     <col min="5" max="16384" width="8.6640625" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A1" s="59" t="s">
+      <c r="A1" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="59"/>
-      <c r="C1" s="59"/>
+      <c r="B1" s="60"/>
+      <c r="C1" s="60"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A2" s="20"/>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A3" s="20" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A4" s="20" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="B4" s="57" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="5" spans="1:3" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A5" s="20" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="B5" s="15" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="C5" s="15" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A6" s="20" t="s">
-        <v>92</v>
+        <v>215</v>
       </c>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A8" s="33" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="33" t="s">
         <v>2</v>
       </c>
       <c r="C8" s="33" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A9" s="58" t="s">
-[...3 lines deleted...]
-      <c r="C9" s="58"/>
+      <c r="A9" s="59" t="s">
+        <v>197</v>
+      </c>
+      <c r="B9" s="59"/>
+      <c r="C9" s="59"/>
     </row>
     <row r="10" spans="1:3" ht="33.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="28" t="s">
         <v>94</v>
       </c>
       <c r="B10" s="41" t="s">
         <v>10</v>
       </c>
       <c r="C10" s="29" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
     </row>
     <row r="11" spans="1:3" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="29" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="40"/>
       <c r="C11" s="29" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
     </row>
     <row r="12" spans="1:3" ht="77.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="29" t="s">
         <v>95</v>
       </c>
       <c r="B12" s="41" t="s">
         <v>12</v>
       </c>
       <c r="C12" s="29" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A13" s="28" t="s">
         <v>13</v>
       </c>
       <c r="B13" s="40"/>
       <c r="C13" s="29" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A14" s="28" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="40"/>
       <c r="C14" s="29" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:3" ht="48" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="29" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="42"/>
       <c r="C15" s="29" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
     </row>
     <row r="16" spans="1:3" ht="51" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="29" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="41" t="s">
         <v>17</v>
       </c>
       <c r="C16" s="29" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:4" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="28" t="s">
         <v>116</v>
       </c>
       <c r="B17" s="43" t="s">
         <v>17</v>
       </c>
       <c r="C17" s="29"/>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.3">
-      <c r="A18" s="58" t="s">
+      <c r="A18" s="59" t="s">
         <v>20</v>
       </c>
-      <c r="B18" s="58"/>
-      <c r="C18" s="58"/>
+      <c r="B18" s="59"/>
+      <c r="C18" s="59"/>
     </row>
     <row r="19" spans="1:4" s="14" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="29" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="40"/>
       <c r="C19" s="29" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="20" spans="1:4" hidden="1" x14ac:dyDescent="0.3">
       <c r="A20" s="28" t="s">
         <v>101</v>
       </c>
       <c r="B20" s="40"/>
       <c r="C20" s="28" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="21" spans="1:4" ht="31.2" hidden="1" x14ac:dyDescent="0.3">
       <c r="A21" s="28" t="s">
         <v>102</v>
       </c>
       <c r="B21" s="40"/>
       <c r="C21" s="29" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:4" ht="31.2" x14ac:dyDescent="0.3">
       <c r="A22" s="29" t="s">
         <v>25</v>
       </c>
       <c r="B22" s="40"/>
       <c r="C22" s="29" t="s">
         <v>26</v>
       </c>
       <c r="D22" s="15" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="23" spans="1:4" ht="52.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="29" t="s">
         <v>27</v>
       </c>
       <c r="B23" s="40"/>
       <c r="C23" s="29" t="s">
-        <v>118</v>
+        <v>216</v>
       </c>
       <c r="D23" s="38" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="24" spans="1:4" ht="31.2" x14ac:dyDescent="0.3">
       <c r="A24" s="28" t="s">
         <v>99</v>
       </c>
       <c r="B24" s="40"/>
       <c r="C24" s="29" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="25" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A25" s="28" t="s">
         <v>100</v>
       </c>
       <c r="B25" s="40"/>
       <c r="C25" s="28" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="26" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A26" s="28" t="s">
         <v>31</v>
       </c>
       <c r="B26" s="53"/>
@@ -3942,172 +4016,172 @@
     <row r="28" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A28" s="28" t="s">
         <v>34</v>
       </c>
       <c r="B28" s="40"/>
       <c r="C28" s="28"/>
     </row>
     <row r="29" spans="1:4" ht="28.8" hidden="1" x14ac:dyDescent="0.3">
       <c r="A29" s="30" t="s">
         <v>35</v>
       </c>
       <c r="B29" s="44"/>
       <c r="C29" s="31" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="30" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A30" s="28" t="s">
         <v>37</v>
       </c>
       <c r="B30" s="40"/>
       <c r="C30" s="28"/>
     </row>
     <row r="31" spans="1:4" ht="61.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="17" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="B31" s="53"/>
       <c r="C31" s="19" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
     </row>
     <row r="32" spans="1:4" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A32" s="28" t="s">
         <v>38</v>
       </c>
       <c r="B32" s="40"/>
       <c r="C32" s="29" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="33" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A33" s="28" t="s">
         <v>39</v>
       </c>
       <c r="B33" s="40"/>
       <c r="C33" s="29" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="34" spans="1:4" x14ac:dyDescent="0.3">
       <c r="A34" s="28" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="40"/>
       <c r="C34" s="28" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="35" spans="1:4" hidden="1" x14ac:dyDescent="0.3">
       <c r="A35" s="28" t="s">
         <v>42</v>
       </c>
       <c r="B35" s="40"/>
       <c r="C35" s="32" t="s">
         <v>43</v>
       </c>
       <c r="D35" s="18" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="36" spans="1:4" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="28" t="s">
         <v>45</v>
       </c>
       <c r="B36" s="40"/>
       <c r="C36" s="29" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="37" spans="1:4" ht="32.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A37" s="28" t="s">
         <v>46</v>
       </c>
       <c r="B37" s="40"/>
       <c r="C37" s="29" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="38" spans="1:4" ht="28.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="28" t="s">
         <v>48</v>
       </c>
       <c r="B38" s="40"/>
       <c r="C38" s="28" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="39" spans="1:4" ht="48.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A39" s="28" t="s">
         <v>81</v>
       </c>
       <c r="B39" s="40"/>
       <c r="C39" s="29" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
     </row>
     <row r="40" spans="1:4" ht="31.2" x14ac:dyDescent="0.3">
       <c r="A40" s="28" t="s">
         <v>71</v>
       </c>
       <c r="B40" s="45" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="C40" s="29" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="D40" s="21" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="41" spans="1:4" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A41" s="28" t="s">
         <v>114</v>
       </c>
       <c r="B41" s="39"/>
       <c r="C41" s="28" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="D41" s="67"/>
+        <v>120</v>
+      </c>
+      <c r="D41" s="58"/>
     </row>
     <row r="42" spans="1:4" ht="31.2" x14ac:dyDescent="0.3">
       <c r="A42" s="28" t="s">
         <v>49</v>
       </c>
       <c r="B42" s="40"/>
       <c r="C42" s="29" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="43" spans="1:4" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A43" s="28" t="s">
         <v>51</v>
       </c>
       <c r="B43" s="40"/>
       <c r="C43" s="29" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
     </row>
     <row r="44" spans="1:4" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="29" t="s">
         <v>84</v>
       </c>
       <c r="B44" s="40"/>
       <c r="C44" s="29" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="45" spans="1:4" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A45" s="28" t="s">
         <v>83</v>
       </c>
       <c r="B45" s="40"/>
       <c r="C45" s="29" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="46" spans="1:4" ht="37.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A46" s="29" t="s">
         <v>105</v>
       </c>
       <c r="B46" s="40"/>
@@ -4118,155 +4192,155 @@
     <row r="47" spans="1:4" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A47" s="16" t="s">
         <v>73</v>
       </c>
       <c r="B47" s="22">
         <f>'1obliczenia'!AI2</f>
         <v>6</v>
       </c>
       <c r="C47" s="29" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="48" spans="1:4" ht="90.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A48" s="19" t="s">
         <v>88</v>
       </c>
       <c r="B48" s="22" t="str">
         <f>'1obliczenia'!$AJ$2</f>
         <v>1,5 mm2 w ułożeniu B2 wg. Tablicy B.52.4</v>
       </c>
       <c r="C48" s="29" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="49" spans="1:3" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A49" s="62" t="s">
-[...3 lines deleted...]
-      <c r="C49" s="62"/>
+      <c r="A49" s="63" t="s">
+        <v>204</v>
+      </c>
+      <c r="B49" s="63"/>
+      <c r="C49" s="63"/>
     </row>
     <row r="50" spans="1:3" ht="52.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A50" s="28" t="s">
         <v>112</v>
       </c>
       <c r="B50" s="39"/>
       <c r="C50" s="29" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
     </row>
     <row r="51" spans="1:3" ht="78.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A51" s="28" t="s">
         <v>113</v>
       </c>
       <c r="B51" s="39"/>
       <c r="C51" s="29" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="52" spans="1:3" ht="24" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A52" s="28" t="s">
+        <v>159</v>
+      </c>
+      <c r="B52" s="52" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="C52" s="29"/>
     </row>
     <row r="87" spans="1:3" ht="21" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="89" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A89" s="60" t="s">
+      <c r="A89" s="61" t="s">
         <v>103</v>
       </c>
-      <c r="B89" s="60"/>
-      <c r="C89" s="60"/>
+      <c r="B89" s="61"/>
+      <c r="C89" s="61"/>
     </row>
     <row r="92" spans="1:3" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B92" s="61"/>
-      <c r="C92" s="61"/>
+      <c r="B92" s="62"/>
+      <c r="C92" s="62"/>
     </row>
     <row r="93" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B93" s="37"/>
       <c r="C93" s="23"/>
     </row>
     <row r="94" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B94" s="37"/>
       <c r="C94" s="23"/>
     </row>
     <row r="95" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B95" s="37"/>
       <c r="C95" s="23"/>
     </row>
     <row r="96" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B96" s="37"/>
       <c r="C96" s="23"/>
     </row>
     <row r="97" spans="2:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B97" s="37"/>
       <c r="C97" s="23"/>
     </row>
     <row r="98" spans="2:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B98" s="37"/>
       <c r="C98" s="23"/>
     </row>
     <row r="99" spans="2:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B99" s="37"/>
       <c r="C99" s="23"/>
     </row>
     <row r="100" spans="2:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B100" s="37"/>
       <c r="C100" s="23"/>
     </row>
     <row r="101" spans="2:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B101" s="37"/>
       <c r="C101" s="23"/>
     </row>
     <row r="102" spans="2:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B102" s="37"/>
       <c r="C102" s="23"/>
     </row>
     <row r="141" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A141" s="60" t="s">
+      <c r="A141" s="61" t="s">
         <v>104</v>
       </c>
-      <c r="B141" s="60"/>
-      <c r="C141" s="60"/>
+      <c r="B141" s="61"/>
+      <c r="C141" s="61"/>
     </row>
     <row r="193" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A193" s="60" t="s">
+      <c r="A193" s="61" t="s">
         <v>108</v>
       </c>
-      <c r="B193" s="60"/>
-      <c r="C193" s="60"/>
+      <c r="B193" s="61"/>
+      <c r="C193" s="61"/>
     </row>
     <row r="237" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A237" s="60" t="s">
+      <c r="A237" s="61" t="s">
         <v>109</v>
       </c>
-      <c r="B237" s="60"/>
-      <c r="C237" s="60"/>
+      <c r="B237" s="61"/>
+      <c r="C237" s="61"/>
     </row>
     <row r="295" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B295" s="36" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="296" spans="2:2" x14ac:dyDescent="0.3">
       <c r="B296" s="36" t="s">
         <v>111</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A193:C193"/>
     <mergeCell ref="A237:C237"/>
     <mergeCell ref="A141:C141"/>
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="B92:C92"/>
     <mergeCell ref="A89:C89"/>
     <mergeCell ref="A9:C9"/>
     <mergeCell ref="A18:C18"/>
     <mergeCell ref="A49:C49"/>
   </mergeCells>
   <dataValidations count="1">
     <dataValidation showDropDown="1" showInputMessage="1" showErrorMessage="1" sqref="B41" xr:uid="{00000000-0002-0000-0500-000000000000}"/>
@@ -4319,290 +4393,294 @@
           </x14:formula1>
           <xm:sqref>B40</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0500-000007000000}">
           <x14:formula1>
             <xm:f>'obiekty - legenda'!$G$2:$G$3</xm:f>
           </x14:formula1>
           <xm:sqref>B17</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0500-000008000000}">
           <x14:formula1>
             <xm:f>'obiekty - legenda'!$O$2:$O$3</xm:f>
           </x14:formula1>
           <xm:sqref>B52</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5C832EC6-B302-4704-88B4-6B3124487CD8}">
   <dimension ref="A1:C27"/>
   <sheetViews>
-    <sheetView topLeftCell="A11" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C11" sqref="C11"/>
+    <sheetView topLeftCell="A22" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C23" sqref="C23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="63.33203125" customWidth="1"/>
     <col min="2" max="2" width="61.109375" customWidth="1"/>
     <col min="3" max="3" width="78.88671875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A1" s="61" t="s">
-[...3 lines deleted...]
-      <c r="C1" s="61"/>
+      <c r="A1" s="62" t="s">
+        <v>168</v>
+      </c>
+      <c r="B1" s="62"/>
+      <c r="C1" s="62"/>
     </row>
     <row r="2" spans="1:3" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A2" s="56" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="B2" s="36"/>
       <c r="C2" s="15"/>
     </row>
     <row r="3" spans="1:3" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A3" s="20" t="s">
         <v>82</v>
       </c>
       <c r="B3" s="36"/>
       <c r="C3" s="15"/>
     </row>
     <row r="4" spans="1:3" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A4" s="20" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="B4" s="57" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="C4" s="15"/>
     </row>
     <row r="5" spans="1:3" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A5" s="20" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="B5" s="15" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="C5" s="15" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
     </row>
     <row r="6" spans="1:3" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A6" s="20" t="s">
-        <v>92</v>
+        <v>124</v>
       </c>
       <c r="B6" s="36"/>
       <c r="C6" s="15"/>
     </row>
     <row r="7" spans="1:3" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A7" s="37" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="37" t="s">
         <v>2</v>
       </c>
       <c r="C7" s="37" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="8" spans="1:3" ht="15.6" x14ac:dyDescent="0.3">
-      <c r="A8" s="58" t="s">
+      <c r="A8" s="59" t="s">
+        <v>170</v>
+      </c>
+      <c r="B8" s="59"/>
+      <c r="C8" s="59"/>
+    </row>
+    <row r="9" spans="1:3" ht="46.8" x14ac:dyDescent="0.3">
+      <c r="A9" s="28" t="s">
         <v>171</v>
       </c>
-      <c r="B8" s="58"/>
-[...3 lines deleted...]
-      <c r="A9" s="28" t="s">
+      <c r="B9" s="30"/>
+      <c r="C9" s="14" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A10" s="59" t="s">
         <v>172</v>
       </c>
-      <c r="B9" s="30"/>
-[...7 lines deleted...]
-      <c r="C10" s="58"/>
+      <c r="B10" s="59"/>
+      <c r="C10" s="59"/>
     </row>
     <row r="11" spans="1:3" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="28" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="B11" s="54"/>
-      <c r="C11" s="29"/>
+      <c r="C11" s="29" t="s">
+        <v>218</v>
+      </c>
     </row>
     <row r="12" spans="1:3" ht="44.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="28" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="B12" s="30"/>
       <c r="C12" s="29" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
     </row>
     <row r="13" spans="1:3" ht="36.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="28" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="B13" s="30"/>
       <c r="C13" s="29" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A14" s="59" t="s">
         <v>178</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="C14" s="58"/>
+      <c r="B14" s="59"/>
+      <c r="C14" s="59"/>
     </row>
     <row r="15" spans="1:3" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="28" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="B15" s="39"/>
       <c r="C15" s="30"/>
     </row>
-    <row r="16" spans="1:3" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:3" ht="25.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="28" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="B16" s="53"/>
       <c r="C16" s="28" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
     </row>
     <row r="17" spans="1:3" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="28" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="B17" s="39"/>
       <c r="C17" s="29" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
     </row>
     <row r="18" spans="1:3" ht="32.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="28" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="B18" s="39"/>
       <c r="C18" s="29" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
     </row>
     <row r="19" spans="1:3" ht="36.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="28" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="B19" s="39"/>
       <c r="C19" s="29" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
     </row>
     <row r="20" spans="1:3" ht="31.2" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="28" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="B20" s="30"/>
       <c r="C20" s="29" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="21" spans="1:3" ht="42" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="29" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="B21" s="41" t="s">
         <v>10</v>
       </c>
       <c r="C21" s="29" t="s">
-        <v>192</v>
+        <v>219</v>
       </c>
     </row>
     <row r="22" spans="1:3" ht="53.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="29" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="39"/>
       <c r="C22" s="29" t="s">
-        <v>193</v>
+        <v>220</v>
       </c>
     </row>
     <row r="23" spans="1:3" ht="78" x14ac:dyDescent="0.3">
       <c r="A23" s="29" t="s">
         <v>95</v>
       </c>
       <c r="B23" s="41" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="C23" s="29" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="24" spans="1:3" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A24" s="29" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="B24" s="39"/>
       <c r="C24" s="19" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
     </row>
     <row r="25" spans="1:3" ht="31.2" x14ac:dyDescent="0.3">
       <c r="A25" s="29" t="s">
         <v>84</v>
       </c>
       <c r="B25" s="39"/>
       <c r="C25" s="29" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:3" ht="24.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="28" t="s">
         <v>83</v>
       </c>
       <c r="B26" s="39"/>
       <c r="C26" s="29" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="27" spans="1:3" ht="36.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="29" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="B27" s="54"/>
       <c r="C27" s="29" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A8:C8"/>
     <mergeCell ref="A10:C10"/>
     <mergeCell ref="A14:C14"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B4" r:id="rId1" xr:uid="{AA6CA541-2032-4EAF-91FD-C8B86849856C}"/>
     <hyperlink ref="A2" r:id="rId2" xr:uid="{E1565C1F-FC42-4E18-98B8-E6BBE6101F1F}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="4">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{94B40D45-AEC8-4C94-9B11-9AD0B1C140A9}">
           <x14:formula1>
             <xm:f>'obiekty - legenda'!$P$2:$P$4</xm:f>
           </x14:formula1>
           <xm:sqref>B27</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{8949388E-2171-4DE3-B7AA-8BB698F980DF}">
           <x14:formula1>
@@ -4624,187 +4702,187 @@
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <dimension ref="A1:C196"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A10" sqref="A10:C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.6640625" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="56.6640625" style="15" customWidth="1"/>
     <col min="2" max="2" width="56.33203125" style="15" customWidth="1"/>
     <col min="3" max="3" width="78.109375" style="15" customWidth="1"/>
     <col min="4" max="4" width="36" style="15" customWidth="1"/>
     <col min="5" max="16384" width="8.6640625" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="63" t="s">
-[...3 lines deleted...]
-      <c r="C1" s="63"/>
+      <c r="A1" s="64" t="s">
+        <v>156</v>
+      </c>
+      <c r="B1" s="64"/>
+      <c r="C1" s="64"/>
     </row>
     <row r="2" spans="1:3" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="64" t="s">
-[...3 lines deleted...]
-      <c r="C2" s="64"/>
+      <c r="A2" s="65" t="s">
+        <v>164</v>
+      </c>
+      <c r="B2" s="65"/>
+      <c r="C2" s="65"/>
     </row>
     <row r="3" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A3" s="65" t="s">
-[...3 lines deleted...]
-      <c r="C3" s="66"/>
+      <c r="A3" s="66" t="s">
+        <v>119</v>
+      </c>
+      <c r="B3" s="67"/>
+      <c r="C3" s="67"/>
     </row>
     <row r="4" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="20" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="B4" s="47"/>
       <c r="C4" s="47"/>
     </row>
     <row r="5" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A5" s="20" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B5" s="47"/>
       <c r="C5" s="47"/>
     </row>
     <row r="6" spans="1:3" ht="18" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="20" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="B6" s="47"/>
       <c r="C6" s="47"/>
     </row>
     <row r="7" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A7" s="15" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="15" t="s">
         <v>2</v>
       </c>
       <c r="C7" s="15" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.3">
-      <c r="A8" s="58" t="s">
-[...3 lines deleted...]
-      <c r="C8" s="58"/>
+      <c r="A8" s="59" t="s">
+        <v>127</v>
+      </c>
+      <c r="B8" s="59"/>
+      <c r="C8" s="59"/>
     </row>
     <row r="9" spans="1:3" ht="50.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="28" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="B9" s="28"/>
       <c r="C9" s="29" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="10" spans="1:3" ht="64.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="28" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="B10" s="28"/>
       <c r="C10" s="29" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
     </row>
     <row r="11" spans="1:3" ht="48" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="29" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B11" s="46"/>
       <c r="C11" s="29" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="12" spans="1:3" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="48" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="B12" s="49" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="C12" s="48" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="13" spans="1:3" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="48" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="B13" s="49" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="C13" s="48" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="14" spans="1:3" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="48" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="B14" s="49" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="C14" s="48" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="15" spans="1:3" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="48" t="s">
+        <v>139</v>
+      </c>
+      <c r="B15" s="49" t="s">
         <v>140</v>
       </c>
-      <c r="B15" s="49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C15" s="48" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
     </row>
     <row r="16" spans="1:3" ht="46.8" x14ac:dyDescent="0.3">
       <c r="A16" s="28" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="B16" s="28"/>
       <c r="C16" s="29" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
     </row>
     <row r="44" spans="1:3" ht="21" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="47" spans="1:3" x14ac:dyDescent="0.3">
       <c r="B47" s="35"/>
     </row>
     <row r="48" spans="1:3" x14ac:dyDescent="0.3">
       <c r="A48" s="35"/>
       <c r="C48" s="35"/>
     </row>
     <row r="49" spans="2:3" ht="18.75" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="50" spans="2:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B50" s="37"/>
     </row>
     <row r="51" spans="2:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B51" s="23"/>
       <c r="C51" s="37"/>
     </row>
     <row r="52" spans="2:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B52" s="23"/>
       <c r="C52" s="23"/>
     </row>
     <row r="53" spans="2:3" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B53" s="23"/>
       <c r="C53" s="23"/>
@@ -4889,282 +4967,282 @@
           <xm:sqref>B14</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0700-000002000000}">
           <x14:formula1>
             <xm:f>'obiekty - legenda'!$I$2:$I$3</xm:f>
           </x14:formula1>
           <xm:sqref>B12</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0700-000003000000}">
           <x14:formula1>
             <xm:f>'obiekty - legenda'!$J$2:$J$5</xm:f>
           </x14:formula1>
           <xm:sqref>B13</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
   <dimension ref="C1:Q16"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="W12" sqref="W12"/>
+      <selection activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.6640625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="3" max="3" width="20.33203125" customWidth="1"/>
     <col min="4" max="4" width="19.88671875" customWidth="1"/>
     <col min="5" max="5" width="11.33203125" customWidth="1"/>
     <col min="6" max="6" width="10.5546875" customWidth="1"/>
     <col min="7" max="7" width="11.88671875" customWidth="1"/>
     <col min="8" max="8" width="8.88671875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="3:17" ht="15.6" x14ac:dyDescent="0.3">
       <c r="C1" t="s">
         <v>58</v>
       </c>
       <c r="D1" t="s">
         <v>59</v>
       </c>
       <c r="E1" t="s">
         <v>57</v>
       </c>
       <c r="F1" t="s">
         <v>66</v>
       </c>
       <c r="G1" t="s">
         <v>115</v>
       </c>
       <c r="H1" s="9" t="s">
         <v>75</v>
       </c>
       <c r="I1" s="50" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="J1" s="50" t="s">
+        <v>137</v>
+      </c>
+      <c r="K1" s="50" t="s">
         <v>138</v>
       </c>
-      <c r="K1" s="50" t="s">
+      <c r="L1" s="50" t="s">
         <v>139</v>
       </c>
-      <c r="L1" s="50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M1" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="O1" s="50" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="P1" s="28" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="Q1" s="15" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
     </row>
     <row r="2" spans="3:17" ht="15.6" x14ac:dyDescent="0.3">
       <c r="C2" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>60</v>
       </c>
       <c r="F2" t="s">
         <v>60</v>
       </c>
       <c r="G2" t="s">
         <v>60</v>
       </c>
       <c r="H2" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="I2" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="J2" s="15" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="K2" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="L2" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="M2" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="O2" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="3" spans="3:17" ht="100.8" x14ac:dyDescent="0.3">
       <c r="C3" s="8" t="s">
         <v>106</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>61</v>
       </c>
       <c r="E3" t="s">
         <v>17</v>
       </c>
       <c r="F3" t="s">
         <v>17</v>
       </c>
       <c r="G3" t="s">
         <v>17</v>
       </c>
       <c r="H3" t="s">
         <v>76</v>
       </c>
       <c r="I3" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="J3" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="K3" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="L3" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="M3" t="s">
         <v>107</v>
       </c>
       <c r="O3" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="P3" t="s">
         <v>60</v>
       </c>
       <c r="Q3" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
     </row>
     <row r="4" spans="3:17" ht="57.6" x14ac:dyDescent="0.3">
       <c r="C4" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>63</v>
       </c>
       <c r="H4" t="s">
         <v>77</v>
       </c>
       <c r="J4" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="K4" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="L4" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="P4" t="s">
         <v>17</v>
       </c>
       <c r="Q4" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="5" spans="3:17" x14ac:dyDescent="0.3">
       <c r="C5" s="5"/>
       <c r="H5" t="s">
         <v>78</v>
       </c>
       <c r="J5" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="K5" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="L5" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="6" spans="3:17" x14ac:dyDescent="0.3">
       <c r="C6" s="5"/>
       <c r="H6" t="s">
         <v>79</v>
       </c>
       <c r="L6" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="7" spans="3:17" x14ac:dyDescent="0.3">
       <c r="C7" s="5"/>
       <c r="H7" t="s">
         <v>80</v>
       </c>
       <c r="L7" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
     </row>
     <row r="8" spans="3:17" x14ac:dyDescent="0.3">
       <c r="C8" s="5"/>
       <c r="L8" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
     <row r="9" spans="3:17" x14ac:dyDescent="0.3">
       <c r="C9" s="5"/>
     </row>
     <row r="10" spans="3:17" ht="47.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="C10" t="s">
         <v>58</v>
       </c>
       <c r="D10" t="s">
         <v>59</v>
       </c>
       <c r="H10" s="9" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="11" spans="3:17" ht="32.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="C11" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D11" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
     </row>
     <row r="12" spans="3:17" ht="100.8" x14ac:dyDescent="0.3">
       <c r="C12" s="8" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="D12" s="2" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="H12" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="13" spans="3:17" ht="57.6" x14ac:dyDescent="0.3">
       <c r="C13" s="5" t="s">
         <v>62</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>63</v>
       </c>
       <c r="H13" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="14" spans="3:17" x14ac:dyDescent="0.3">
       <c r="C14" s="5"/>
       <c r="H14" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="15" spans="3:17" x14ac:dyDescent="0.3">
       <c r="C15" s="5"/>
       <c r="H15" t="s">